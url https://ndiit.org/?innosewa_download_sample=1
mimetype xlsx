--- v0 (2026-07-06)
+++ v1 (2026-08-23)
@@ -1,68 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="1st Sem" sheetId="1" r:id="rId4"/>
-    <sheet name="2nd Sem" sheetId="2" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="4th Sem" sheetId="4" r:id="rId7"/>
+    <sheet name="4th Sem" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>1ST SEM</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>BALPREET GUPTA</t>
   </si>
   <si>
     <t>Enrolment No</t>
   </si>
   <si>
     <t>23/DEL/NDIIT-05</t>
   </si>
   <si>
     <t>Father's Name</t>
   </si>
   <si>
     <t>SARV SARUP GUPTA</t>
   </si>
   <si>
     <t>Date of Birth</t>
   </si>
   <si>
@@ -80,126 +76,72 @@
   <si>
     <t>FINAL TERM (70)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>N-101</t>
   </si>
   <si>
     <t>Fundamentals of Management</t>
   </si>
   <si>
     <t>N-102</t>
   </si>
   <si>
     <t>Managerial Economics</t>
   </si>
   <si>
     <t>N-103</t>
   </si>
   <si>
     <t>Organizational Behaviour</t>
   </si>
   <si>
-    <t>N-104</t>
-[...4 lines deleted...]
-  <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>DIVISION</t>
   </si>
   <si>
     <t>FIRST</t>
   </si>
   <si>
-    <t>2ND SEM</t>
-[...40 lines deleted...]
-  <si>
     <t>4TH SEM</t>
   </si>
   <si>
     <t>NC11</t>
   </si>
   <si>
-    <t>Business Ethics &amp; Governance</t>
+    <t>Business Ethics &amp; Corporate Governance</t>
   </si>
   <si>
     <t>NC12</t>
   </si>
   <si>
-    <t>Corporate Responsibility</t>
-[...5 lines deleted...]
-    <t>Corporate Strategy</t>
+    <t>Corporate Social Responisbility</t>
   </si>
   <si>
     <t>SEMESTER</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>MAXIMUM MARKS</t>
   </si>
   <si>
     <t>TOTAL MARKS OBTAINED</t>
   </si>
 </sst>
 </file>
 
@@ -227,51 +169,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -523,64 +465,56 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -653,393 +587,88 @@
       <c r="E8">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9">
         <v>27</v>
       </c>
       <c r="D9">
         <v>59</v>
       </c>
       <c r="E9">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>20</v>
       </c>
-      <c r="B10" t="s">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="B10">
+        <v>1000</v>
       </c>
       <c r="E10">
-        <v>78</v>
+        <v>817</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
         <v>22</v>
-      </c>
-[...12 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
-[...287 lines deleted...]
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:7">
@@ -1049,211 +678,192 @@
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="C7">
         <v>20</v>
       </c>
       <c r="D7">
         <v>59</v>
       </c>
       <c r="E7">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="C8">
         <v>22</v>
       </c>
       <c r="D8">
         <v>60</v>
       </c>
       <c r="E8">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>63</v>
+        <v>20</v>
+      </c>
+      <c r="B9">
+        <v>1000</v>
       </c>
       <c r="E9">
-        <v>86</v>
+        <v>818</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>46</v>
-[...13 lines deleted...]
-      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>1000</v>
+      </c>
+      <c r="C12">
+        <v>1000</v>
+      </c>
+      <c r="D12">
+        <v>1000</v>
+      </c>
+      <c r="E12">
+        <v>1000</v>
+      </c>
+      <c r="F12">
+        <v>4000</v>
+      </c>
+      <c r="G12" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>1000</v>
+        <v>817</v>
       </c>
       <c r="C13">
-        <v>1000</v>
+        <v>858</v>
       </c>
       <c r="D13">
-        <v>1000</v>
+        <v>855</v>
       </c>
       <c r="E13">
-        <v>1000</v>
+        <v>818</v>
       </c>
       <c r="F13">
-        <v>4000</v>
-[...21 lines deleted...]
-      <c r="F14">
         <v>3348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1st Sem</vt:lpstr>
-      <vt:lpstr>2nd Sem</vt:lpstr>
-      <vt:lpstr>3rd Sem</vt:lpstr>
       <vt:lpstr>4th Sem</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>